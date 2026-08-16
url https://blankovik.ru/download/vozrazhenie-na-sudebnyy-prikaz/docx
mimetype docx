--- v0 (2026-06-30)
+++ v1 (2026-08-16)
@@ -83,48 +83,48 @@
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Сформировано на Бланковик: https://blankovik.ru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Страница шаблона: https://blankovik.ru/documents/sud/vozrazhenie-na-sudebnyy-prikaz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Дата формирования: 30.06.2026. Последняя проверка шаблона: 30.06.2026.</w:t>
+        <w:t>Дата формирования: 17.08.2026. Последняя проверка шаблона: 30.06.2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Материал помогает подготовить документ, но не заменяет индивидуальную консультацию юриста. Перед подачей проверьте реквизиты, сроки, приложения и применимость к вашей ситуации.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>